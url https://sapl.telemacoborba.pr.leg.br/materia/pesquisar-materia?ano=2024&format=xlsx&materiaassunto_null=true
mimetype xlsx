--- v1 (2026-03-10)
+++ v2 (2026-04-27)
@@ -9020,51 +9020,51 @@
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, parecer ao Projeto de Lei Complementar Nº 004/2024, de iniciativa do Poder Executivo, Mensagem Nº 005 de 23 de janeiro de 2024, que "Acrescenta dispositivos no art. 32 da Lei Complementar Nº 073 de 30 de dezembro de 2019 e dá outras providências".</t>
   </si>
   <si>
     <t>16058</t>
   </si>
   <si>
     <t>http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16058/parecer_legislacao_-_plo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, parecer ao Projeto de Lei Ordinária Nº 001/2024, de iniciativa do Poder Executivo, Mensagem Nº 004 de 23 de janeiro de 2024, que "Autoriza a abertura de crédito adicional especial na importância de R$ 2.800.000,00 (dois milhões e oitocentos mil reais)".</t>
   </si>
   <si>
     <t>16059</t>
   </si>
   <si>
     <t>http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16059/parecer_economia_-_plo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Economia, Orçamento, Finanças e Fiscalização, parecer ao Projeto de Lei Ordinária Nº 001/2024, de iniciativa do Poder Executivo, Mensagem Nº 004 de 23 de janeiro de 2024, que "Autoriza a abertura de crédito adicional especial na importância de R$ 2.800.000,00 (dois milhões e oitocentos mil reais)".</t>
   </si>
   <si>
     <t>16060</t>
   </si>
   <si>
-    <t>Comissão de Educação, Cultura, Bem Estar Social e Ecologia</t>
+    <t>CECBESE - Comissão de Educação, Cultura, Bem Estar Social e Ecologia</t>
   </si>
   <si>
     <t>http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16060/parecer_educacao_-_plc_no_004-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Educação, Cultura, Bem Estar Social e Ecologia, parecer ao Projeto de Lei Complementar Nº 004/2024, de iniciativa do Poder Executivo, Mensagem Nº 005 de 23 de janeiro de 2024, que "Acrescenta dispositivos no art. 32 da Lei Complementar Nº 073 de 30 de dezembro de 2019 e dá outras providências".</t>
   </si>
   <si>
     <t>16062</t>
   </si>
   <si>
     <t>http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16062/parecer_urbanismo_-_plo_no_001-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Urbanismo e Obras Públicas, parecer ao Projeto de Lei Ordinária Nº 001/2024, de iniciativa do Poder Executivo, Mensagem Nº 004 de 23 de janeiro de 2024, que "Autoriza a abertura de crédito adicional especial na importância de R$ 2.800.000,00 (dois milhões e oitocentos mil reais)".</t>
   </si>
   <si>
     <t>16098</t>
   </si>
   <si>
     <t>http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16098/parecer_legislacao_-_plo_no_002-2024.pdf</t>
   </si>
   <si>
     <t>Da Comissão de Legislação, Justiça e Redação, parecer ao Projeto de Lei Ordinária Nº 002/2024, de iniciativa do Poder Executivo, Mensagem Nº 007 de 08 de fevereiro de 2024, que "Autoriza a abertura de crédito adicional especial na importância de R$ 190.000,00 (cento e noventa mil reais)".</t>
   </si>
@@ -12169,51 +12169,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16395/emenda_no_001-24_plc_no_006-24.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17023/emenda_no_02-24.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17024/emenda_no_03-24.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17025/emenda_no_04-24.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17026/emenda_no_05-24.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17027/emenda_no_06-24.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17069/emenda_no_07-24.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17028/emenda_no_08-24.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17029/emenda_no_09-24.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17030/emenda_no_10-24.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17031/emenda_no_11-24.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17032/emenda_no_12-24.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17033/emenda_no_13-24.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17034/emenda_no_14-24.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17035/emenda_no_15-24.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17036/emenda_no_16-24.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17037/emenda_no_17-24.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17038/emenda_no_18-24.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17039/emenda_no_19-24.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17040/emenda_no_020-24_-_plo_no_042-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17041/emenda_no_21-24_.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17042/emenda_no_22-24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17043/emenda_no_23-24.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17044/emenda_no_24-24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17045/emenda_no_25-24.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17046/emenda_no_26-24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17047/emenda_no_27-24.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17048/emenda_no_28-24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17049/emenda_no_29-24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17050/emenda_no_30-24.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17051/emenda_no_31-24.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17052/emenda_no_32-24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17053/emenda_no_33-24.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17054/emenda_no_34-24.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17055/emenda_no_35-24.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17056/emenda_no_36-24.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17057/emenda_no_37-24.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17058/emenda_no_38-24.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17059/emenda_no_39-24.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17060/emenda_no_40-24.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17061/emenda_no_41-24.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17062/emenda_no_42-24.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17063/emenda_no_43-24.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17064/emenda_no_44-24.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17065/emenda_no_45-24.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17066/emenda_no_46-24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17067/emenda_no_47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17068/emenda_no_48-24.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17070/emenda_no_49-24.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17071/emenda_no_50-24.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17072/emenda_no_51-24.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17073/emenda_no_52-24.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17074/emenda_no_53-24.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17075/emenda_no_54-24.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17076/emenda_no_55-24.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17077/emenda_no_56-24.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17078/emenda_no_57-24.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17079/emenda_no_58-24.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17080/emenda_no_59-24.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17081/emenda_no_60-24.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17082/emenda_no_61-24.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17083/emenda_no_062-24.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17084/emenda_no_63-24.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17085/emenda_no_64-24.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17086/emenda_no_65-24.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15974/ind.001.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15975/ind.002.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15977/ind.003.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15978/ind.004.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15980/ind.005.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15981/ind.006.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15982/ind.007.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15983/ind.008.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15985/ind.009.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15986/ind.010.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15987/ind.011.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15990/ind.012.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15991/ind.013.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15992/ind.014.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15993/ind.015.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15994/ind.016.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15995/ind.017.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15996/ind.018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15997/ind.019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15998/ind.020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16000/ind.21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16001/ind.22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16002/ind.023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16003/ind.024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16005/ind.025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16015/ind.026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16020/ind.028.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16010/ind.029.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16011/ind.030.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16013/ind.031.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16014/ind.032.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16016/ind.033.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16018/ind.034.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16019/ind.035.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16021/ind.036.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16022/ind.037.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16023/ind.038.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16025/ind.039.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16027/ind.040.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16031/ind.041.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16024/ind.042.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16026/ind.043.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16028/ind.044.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16029/ind.045.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16030/ind.046.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16032/ind.047.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16039/ind.048.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16041/ind.049.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16042/ind.050.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16043/ind.051.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16045/ind.052.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16048/ind.053.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16049/ind.054.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16050/ind.055.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16052/ind.056.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16054/ind.057.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16055/ind.058.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16057/ind.059.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16061/ind.60.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16063/ind.061.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16064/ind.062.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16065/ind.063.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16066/ind.064.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16068/ind.066.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16069/ind.067.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16070/ind.068.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16071/ind.069.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16072/ind.070.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16073/ind.071.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16074/ind.072.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16075/ind.073.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16076/ind.074.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16077/ind.075.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16078/ind.076.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16079/ind.077.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16080/ind.078.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16081/ind.079.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16082/ind.080.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16083/ind.081.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16084/ind.82.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16085/ind.83.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16086/ind.84.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16088/ind.85.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16089/ind.86.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16090/ind.87.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16093/ind.88.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16095/ind.89.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16102/ind.90.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16103/ind.91.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16106/ind.93.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16108/ind.94.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16111/ind.95.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16096/ind.96.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16097/ind.97.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16099/ind.98.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16101/ind.99.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16104/ind.100.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16105/ind.101.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16107/ind.102.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16109/ind.103.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16110/ind.104.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16112/ind.105.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16113/ind.106.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16114/ind.107.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16115/ind.108.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16118/ind.109.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16119/ind.110.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16117/ind.111.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16120/ind.112.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16121/ind.113.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16122/ind.114.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16123/ind.115.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16124/ind.116.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16125/ind.117.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16130/ind_118-24_1.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16132/ind_119-24.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16133/ind_120-24.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16135/ind_121-24.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16136/ind_122-24.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16137/ind_123-24.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16138/ind_124-24.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16139/ind_125-24.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16140/ind_126-24.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16141/ind_127-24.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16142/ind_128-24.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16143/ind_129-24.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16144/ind_130-24.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16145/ind_131-24.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16146/ind_132-24.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16148/ind_134-24.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16149/ind_135-24.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16150/ind_136-24.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16151/ind_137-24.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16152/ind_138-24.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16153/ind_139-24.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16154/ind_140-24.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16155/ind_141-24.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16156/ind_142-24.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16157/ind_143-24.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16159/ind_144-24.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16165/ind_145-24.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16162/ind_146-24.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16163/ind_147-24.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16164/ind_148-24.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16166/ind_149-24.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16168/ind_150-24.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16171/ind_151-24.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16173/ind_152-24.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16174/ind_153-24.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16175/ind_154-24.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16177/ind_155-24.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16178/ind_156-24.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16179/ind_157-24.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16180/ind_158-24.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16181/ind_159-24.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16182/ind_160-24.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16183/ind_161-24.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16184/ind_162-24.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16185/ind_163-24.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16186/ind_164-24.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16187/ind_165-24.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16188/ind_166-24.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16189/ind_167-24.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16190/ind_168-24.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16196/ind_169-24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16197/ind_170-24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16198/ind_171-24.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16199/ind_172-24.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16200/ind_173-24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16201/ind_174-24.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16202/ind_175-24.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16203/ind_176-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16204/ind_177-24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16205/ind_178-24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16206/ind_179-24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16207/ind_180-24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16208/ind_181-24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16209/ind_182-24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16210/ind_183-24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16211/ind_184-24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16212/ind_185-24.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16213/ind_186-24.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16214/ind_187-24.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16215/ind_188-24.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16216/ind_189-24.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16217/ind_190-24.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16218/ind_191-24.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16219/ind_192-24.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16221/ind_193-24.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16222/ind_194-24.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16223/ind_195-24.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16224/ind_196-24.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16225/ind_197-24.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16226/ind_198-24.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16227/ind_199-24.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16228/ind_200-24.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16229/ind_201-24.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16230/ind_202-24.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16231/ind_203-24.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16232/ind_204-24.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16233/ind_205-24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16234/ind_206-24.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16235/ind_207-24.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16236/ind_208-24.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16237/ind_209-24.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16238/ind_210-24.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16239/ind_211-24.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16243/untitled_20240409_145057.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16244/untitled_20240409_145101.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16245/untitled_20240409_145106.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16249/untitled_20240409_145110.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16250/untitled_20240409_145115.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16251/untitled_20240409_145119.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16255/untitled_20240409_145124.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16253/untitled_20240409_145128.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16254/untitled_20240409_145133.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16252/untitled_20240409_145137.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16256/untitled_20240409_145142.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16257/untitled_20240409_145146.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16258/untitled_20240409_145151.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16259/untitled_20240409_145155.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16260/untitled_20240409_145200.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16261/untitled_20240409_145204.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16262/untitled_20240409_145209.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16263/untitled_20240409_145213.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16264/untitled_20240409_145218.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16265/untitled_20240409_145222.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16266/untitled_20240409_145227.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16267/untitled_20240409_145231.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16268/untitled_20240409_145235.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16269/untitled_20240409_145240.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16270/untitled_20240409_145246.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16294/ind_237-24.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16295/ind_238-24.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16296/ind_239-24.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16297/ind_240-24.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16298/ind_241-24.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16299/ind_242-24.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16300/ind_243-24.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16303/ind_244-24.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16304/ind_245-24.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16306/ind_246-24.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16307/ind_247-24.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16310/ind_248-24.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16311/ind_249-24.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16312/ind_250-24.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16315/ind_251-24.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16316/ind_252-24.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16317/ind_253-24.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16320/ind_253-24.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16321/ind_255-24.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16322/ind_256-24.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16323/ind_257-24.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16324/ind_258-24.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16325/ind_259-24.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16326/ind_260-24.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16327/ind_261-24.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16328/ind_262-24.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16329/ind_263-24.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16330/ind_264-24.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16351/ind_265-24.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16352/ind_266-24.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16353/ind_267-24.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16354/ind_268-24.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16355/ind_269-24.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16356/ind_270-24.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16357/ind_271-24.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16358/ind_272-24.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16359/ind_273-24.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16360/ind_274-24.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16361/ind_275-24.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16362/ind_276-24.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16363/ind_277-24.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16364/ind_278-24.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16365/ind_279-24.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16366/ind_280-24.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16367/ind_281-24.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16368/ind_282-24.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16369/ind_283-24.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16370/ind_284-24.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16371/ind_285-24.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16372/ind_286-24.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16396/287.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16397/288.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16398/289.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16399/290.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16400/291.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16401/292.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16402/293.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16403/294.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16404/295.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16405/296.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16406/297.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16407/298.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16408/299.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16409/300.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16410/301.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16411/302.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16412/303.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16413/304.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16421/ind._305.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16422/ind._306.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16423/ind.307.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16424/ind._308.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16425/ind.309.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16426/ind.310.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16427/ind.311.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16428/ind.312.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16429/ind.313.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16430/ind.314.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16431/ind.315.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16432/ind.316.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16433/ind.317.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16434/ind.318.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16435/ind.319.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16445/ind.320.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16446/ind.321.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16447/ind.322.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16448/ind.323.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16449/ind.324.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16450/ind.325.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16451/ind.326.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16452/ind.327.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16453/ind.328.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16454/ind.329.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16455/ind.330.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16457/ind.331.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16458/ind.322.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16459/ind.333.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16460/ind.334.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16463/ind._335.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16464/ind._336.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16465/ind._337.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16466/ind._338.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16467/ind._339.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16469/ind._340.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16470/ind._341.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16471/ind._342.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16472/ind._343.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16473/ind._344.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16474/ind._345.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16475/ind._346.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16476/ind._347.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16477/ind._348.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16478/ind._349.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16479/ind._350.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16480/ind._351.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16481/ind._352.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16482/ind._353.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16488/354.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16489/355.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16491/356.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16492/357.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16493/358.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16494/359.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16496/360.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16497/361.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16498/362.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16499/363.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16500/364.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16501/365.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16502/366.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16503/367.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16504/368.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16505/369.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16506/370.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16507/371.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16508/372.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16509/ind._373.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16510/374.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16511/375.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16512/376.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16514/ind._377.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16515/ind._378.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16516/ind._379.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16517/ind._380.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16518/ind._381.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16519/ind._382.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16520/ind._383.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16521/ind._384.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16522/ind._385.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16523/ind._386.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16524/ind._387.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16526/ind._388.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16527/ind.389_.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16528/ind._390_.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16530/ind._391.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16531/ind._392.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16532/ind._393.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16533/ind._394.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16534/ind._395.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16535/ind._396.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16536/ind._397.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16537/ind._398.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16538/ind._399.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16539/ind._400.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16540/ind._401.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16544/ind._402.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16545/ind._403.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16546/ind._404.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16547/ind._405.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16548/ind._406.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16549/ind._407.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16550/ind._408.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16551/ind._409.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16552/ind._410.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16553/ind.411.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16554/ind.412.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16555/ind._413.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16556/ind._414.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16557/ind._415.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16558/ind._416.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16559/ind._417.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16560/ind._417.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16561/ind._419.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16562/ind._420.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16563/ind._421.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16564/ind._422.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16567/ind._423.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16568/ind._424.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16570/ind._425.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16572/ind._426.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16573/ind._427.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16574/ind._428.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16575/ind._429.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16576/ind._430.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16577/ind._431.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16578/ind._432.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16587/ind._435.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16588/ind._436.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16589/ind._437.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16590/ind_438.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16591/ind._439.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16592/ind_440.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16593/ind._441.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16594/ind._442.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16595/ind_443.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16596/ind._444.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16597/ind._445.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16598/ind._446.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16599/ind._447.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16600/ind._448.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16601/ind._449.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16604/ind._450.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16605/ind._451.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16612/ind._452.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16613/in._453.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16614/ind._454.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16616/ind._455.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16617/ind._456.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16618/ind._457.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16619/ind._458.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16620/ind._459.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16621/ind._460.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16623/ind._461.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16635/ind._462.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16636/ind._463.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16637/ind._464.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16638/ind._465.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16639/ind._466.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16640/ind._467.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16641/ind._468.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16644/ind._469.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16645/ind._470.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16646/ind._471.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16647/ind._472.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16648/ind._473.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16649/ind._474.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16650/ind._475.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16652/ind._476.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16660/ind._477.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16662/ind._478.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16663/ind._479.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16664/ind._480.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16668/ind._481.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16669/ind._482.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16670/ind._483.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16671/ind._484.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16672/ind._485.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16673/ind._486.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16674/ind._487.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16675/ind._488.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16676/ind._489.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16677/ind._490.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16678/ind.491.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16679/ind._492.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16680/ind._493.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16681/ind._494.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16682/ind._495.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16683/ind._496.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16684/ind._497.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16685/ind._498.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16689/ind._499.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16690/ind._500.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16691/ind.501.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16692/ind.502.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16694/ind._503.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16696/ind_504.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16698/ind_505.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16700/ind._506.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16703/ind._507.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16704/ind._508.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16705/ind._509.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16706/ind._510.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16707/ind._511.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16709/ind._512.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16711/ind._513.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16712/ind.514.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16713/ind._515.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16719/ind._516.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16718/ind._517.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16714/ind._518.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16715/ind._519.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16716/ind._520.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16717/ind._521.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16720/ind._522.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16721/ind._523.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16722/ind._524.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16723/ind._525.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16724/ind._526.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16725/ind._527.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16726/ind._528.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16733/ind._529.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16734/ind._530.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16735/ind._531.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16736/ind._532.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16738/ind._533.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16739/ind._534.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16740/ind._535.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16742/ind._536.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16743/ind._537.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16744/ind._538.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16746/ind._539.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16748/ind._540.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16749/ind._541.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16750/ind._542.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16751/ind._543.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16752/ind._544.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16759/ind._545.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16760/ind._546.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16761/ind._547.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16762/ind._548.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16763/ind._549.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16764/ind._550.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16765/ind._551.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16766/ind._552.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16767/ind._553.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16768/ind._554.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16769/ind._555.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16770/ind._556.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16771/ind._557.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16791/ind.558.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16792/ind.559.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16793/ind.560.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16795/ind.561.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16796/ind._562.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16798/ind._563.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16799/ind._564.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16800/ind._565.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16801/ind._566.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16805/ind._567.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16807/ind._568.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16809/ind._569.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16810/ind._570.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16811/ind._571.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16813/ind._572.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16814/ind._573.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16819/ind._574.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16821/ind._575.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16820/ind._576.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16829/ind._577.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16822/ind._578.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16824/ind._579.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16825/ind._580.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16827/ind._581.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16828/ind._582.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16832/ind._583.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16833/ind._584.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16834/ind._585.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16836/ind._586.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16837/ind._587.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16838/ind._588.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16839/ind._589.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16840/ind._590.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16841/ind._591.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16842/ind._592.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16843/ind._593.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16847/ind._594.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16848/ind_595.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16850/ind._596.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16853/ind._597.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16854/ind._598.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16855/ind._599.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16856/ind._600.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16857/ind._601.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16868/ind._602-2024.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16869/ind._603-2024.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16870/ind_604-2024.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16871/ind._605-2024.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16872/ind._606-2024.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16885/ind._607.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16886/ind._608.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16887/ind._609.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16888/ind._610.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16889/ind._611.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16890/ind._612.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16891/ind._613.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16892/ind._614.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16893/ind._615.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16899/ind_616-24.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16901/ind_617-24.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16902/ind_618-24.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16903/ind_619-24.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16904/ind_620-24.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16905/ind_621-24.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16913/ind._622.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16914/ind._623.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16915/ind._624.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16916/ind._625.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16917/ind._626.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16918/ind._627.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16919/ind._628_.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16920/ind._629.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16921/ind._630_.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16922/ind._631.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16923/ind._632.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16924/ind._633.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16926/ind._634.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16928/ind_635.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16929/ind_636.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16930/ind_637.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16931/ind_638.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16932/ind_639.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16933/ind_640.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16934/ind_641.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16935/ind_642.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16936/ind_643.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16941/ind._644.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16942/ind._645.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16943/ind._646_2.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16949/ind._647_2.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16950/ind._648.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16951/ind._649.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16952/ind._650.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16953/ind._651.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16954/ind._652.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16955/ind._653.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16956/ind._654.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16957/ind._655.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16965/ind._656.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16966/ind.657.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16967/ind._658.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16976/ind._659_2.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16969/ind._660.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16970/ind._661.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16971/ind._662.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16972/ind._663.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16973/ind._664.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16974/ind._665.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16975/ind._666.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16987/ind._667.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16988/ind._668.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16989/ind._669.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16990/ind._670.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16991/ind._671.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16992/ind._672.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16993/ind._673.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16994/ind._674.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16995/ind._675.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16996/ind._676.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17006/ind_677.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17007/ind._678.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17008/ind._679.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17009/ind._680.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17010/ind._681.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17011/ind_682.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17012/ind._683.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17013/ind._684.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17014/ind._685.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15963/parecer_legislacao_-_plc_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15964/parecer_economia_-_plc_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15965/parecer_legislacao_-_plc_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15966/parecer_legislacao_-_plc_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15967/parecer_legislacao_-_pre_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15968/parecer_plc_02_recomposicao_vereadores.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15969/parecer_plc_03_recomposicao_executivo.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15970/parecer_pre_01_resolucao_va.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16056/parecer_legislacao_-_plc_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16058/parecer_legislacao_-_plo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16059/parecer_economia_-_plo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16060/parecer_educacao_-_plc_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16062/parecer_urbanismo_-_plo_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16098/parecer_legislacao_-_plo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16100/parecer_economia_-_plo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16158/parecer_legislacao_-_plc_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16160/parecer_educacao_-_plo_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16191/parecer_legislacao_-_plo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16192/parecer_legislacao_-_plo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16193/parecer_economia_-_plo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16194/parecer_economia_-_plo_no_004-2024.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16240/parecer_legislacao_-_plc_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16241/parecer_economia_-_plc_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16242/parecer_economia_-_plc_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16246/parecer_educacao_-_plc_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16319/parecer_legislacao_-_plo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16382/parecer_legislacao_-_plc_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16415/parecer_legislacao_-_plc_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16417/parecer_economia_-_plc_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16418/parecer_economia_-_plo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16416/parecer_educacao_-_plc_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16436/parecer_legislacao_-_plo_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16437/parecer_economia_-_plo_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16438/parecer_educacao_-_plo_no_006-2024.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16419/parecer_urbanismo_-_plo_no_005-2024.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16440/parecer_legislacao_-_plo_no_007-2024.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16442/parecer_legislacao_-_plc_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16444/parecer_educacao_-_plc_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16462/parecer_educacao_-_plc_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16483/parecer_legislacao_-_plo_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16485/parecer_legislacao_-_plo_no_045-2024.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16486/parecer_economia_-_plc_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16495/parecer_legislacao_-_plo_no_047-2023.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16541/parecer_legislacao_-_plc_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16542/parecer_economia_-_plc_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16543/parecer_educacao_-_plc_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16569/parecer_economia_-_prestacao_de_contas_2020.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16571/parecer_economia_-_prestacao_de_contas_2021.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16602/parecer_legislacao_-_plo_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16603/parecer_legislacao_-_plo_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16606/parecer_legislacao_-_plo_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16607/parecer_economia_-_plo_no_010-2024.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16608/parecer_economia_-_plo_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16611/parecer_economia_-_plo_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16622/parecer_legislacao_-_plo_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16624/parecer_legislacao_-_plo_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16625/parecer_economia_-_plo_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16626/parecer_economia_-_plo_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16627/parecer_educacao_-_plo_no_008-2024.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16628/parecer_educacao_-_plo_no_009-2024.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16629/parecer_educacao_-_plo_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16630/parecer_urbanismo_-_plo_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16642/parecer_legislacao_-_plo_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16643/parecer_legislacao_-_plo_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16651/parecer_legislacao_-_plo_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16653/parecer_legislacao_-_plo_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16654/parecer_economia_-_plo_no_015-2024.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16655/parecer_economia_-_plo_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16656/parecer_economia_-_plo_no_015-2024_1.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16657/parecer_educacao_-_plo_no_016-2024.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16658/parecer_educacao_-_plo_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16659/parecer_educacao_-_plo_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16693/parecer_legislacao_-_plo_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16695/parecer_legislacao_-_plo_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16697/parecer_economia_-_plo_no_017-2024.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16699/parecer_economia_-_plo_no_018-2024.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16701/parecer_economia_-_plo_no_020-2024.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16702/parecer_legislacao_-_plo_no_021-2024.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16727/parecer_legislacao_-_plo_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16728/parecer_legislacao_-_plo_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16729/parecer_economia_-_plo_no_022-2024.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16730/parecer_economia_-_plo_no_023-2024.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16745/parecer_legislacao_-_plo_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16747/parecer_educacao_-_plo_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16776/parecer_legislacao_-_plo_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16777/parecer_legislacao_-_plo_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16778/parecer_economia_-_plo_no_024-2024.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16779/parecer_economia_-_plo_no_025-2024.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16780/parecer_legislacao_-_plo_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16781/parecer_legislacao_-_plo_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16783/parecer_legislacao_-_plo_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16784/parecer_legislacao_-_plo_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16785/parecer_economia_-_plo_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16786/parecer_economia_-_plo_no_029-2024.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16788/parecer_economia_-_plo_no_030-2024.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16789/parecer_economia_-_plo_no_031-2024.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16797/parecer_economia_-_plo_no_014-2024_ldo_2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16804/parecer_legislacao_-_plo_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16806/parecer_legislacao_-_plo_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16817/parecer_economia_-_plo_no_032-2024.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16818/parecer_economia_-_plo_no_033-2024.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16830/parecer_legislacao_-_plo_no_026-24.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16831/parecer_legislacao_-_plo_no_027-24.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16852/parecer_legislacao_-_plo_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16858/parecer_legislacao_-_plo_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16859/parecer_legislacao_-_plo_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16861/parecer_economia_-_plo_no_034-2024.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16862/parecer_economia_-_plo_no_035-2024.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16860/parecer_economia_-_plo_no_036-2024.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16866/parecer_economia_-_plo_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16865/parecer_educacao_-_plo_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16874/parecer_legislacao_-_plc_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16875/parecer_legislacao_-_plc_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16876/parecer_legislacao_-_plo_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16877/parecer_legislacao_-_plo_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16879/parecer_economia_-_plc_no_011-2024.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16880/parecer_economia_-_plc_no_012-2024.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16878/parecer_educacao_-_plo_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16883/parecer_legislacao_-_plo_039-2024.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16884/parecer_economia_-_plo_39-2024.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16896/parecer_legislacao_-_plo_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16897/parecer_economia_-_plo_no_041-2024.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16895/parecer_economia_-_prestacao_de_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16898/parecer_educacao_-_plo_no_037-2024.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16900/parecer_educacao_-_plo_no_038-2024.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16909/parecer_legislacao_-_plo_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16910/parecer_legislacao_-_plo_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16911/parecer_economia_-_plo_no_043-2024.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16912/parecer_economia_-_plo_no_044-2024.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16925/parecer_legislacao_-_plo_no_040-2024.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16985/cljr__pr_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16986/ceoff_pr_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16997/cljr_plo_no_050-2024.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17004/cljr_plo_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17005/ceoff_plo_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16583/ceoff_pr_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16927/projeto_de_decreto_legislativo_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15959/plc_no_001-2024_-_revisao_geral_anual_-_mensagem_02-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15960/plc_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15961/plc_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15971/plc_no_004-2024_-_mensagem_no_05-_2024_-_altera_dispositivos_da_lei_complementar_n_073_de_30_de_dezembro_de_2019.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16034/plc_no_005-2024_-_mensagem_no_006-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16126/plc_no_006-2024_mensagem_08-2024_-_transporte_remunerado_privado_individual_-_rev_lei_133-2023.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16195/plc_no_007-2024_-_mensagem_11-2024_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16247/plc_no_008-2024_-_altera_dispositivos_da_lei_1141-1_-_corrigido-assinado.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16414/plc_no_009-2024_-_mensagem_de_lei_18-2024_-_altera_lei_complementar_017-2016_-_assinado_4.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16525/plc_no_010-2024_-_mensagem_de_lei_21-2024_-__altera_lei_complementar_n_073_de_2019_-_assinado_2.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16849/plc_no_011-2024_subsidios_vereadores_e_presidente_camara.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16851/plc_no_012-2024_subsidios_prefeito_e_secretarios.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15972/plo_no_001-2024_-_mensagem_de_lei_04-2024_-_credito_adicional_especial_r_2.800.00000_-_smosp.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16035/plo_no_002-2024_-_mensagem_no_007-2024-_assinado.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16129/plo_no_003-2024_-_mensagem_09-2024_-_credito_adicional_suplementar_r_368.46154_-_smas.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16131/plo_no_004-2024_-_mensagem_10-2024_-_credito_adicional_especial_r_62.00000_-_fundo_-_mulher_-_smas.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16248/plo_no_005-2024_-_mensagem_13-2024_-_processo_3914-2024.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16384/plo_no_006-2024_-_mensagem_de_lei_17-2024_-_credito_adicional_suplementar_r_90.00000_-_smcer_-_ser._tercei.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16439/plo_no_007-2024_mensagem_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16566/plo_no_008-2024_-_mensagem_14-2024.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16565/plo_no_009-2024_-_mensagem_16-2024.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16579/plo_no_010-2024_-_mensagem_de_lei_22-2024_-_abertura_de_credito_adicional_de_r_35.00000.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16580/plo_no_011-2024_-_mensagem_de_lei_26-2024_-_credito_adicional_suplementar_r_300.00000_-_smosp_1.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16581/plo_no_012-2024_-_mensagem_de_lei_27-2024.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16584/mensagem_de_lei_20-2024_-_credito_adicional_especial_r_558.09384_-_smcer_-_alkdir_bl_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16609/plo_no_014-2024_-_mensagem_no_015-2024_-_ldo_2025_-_assinado_3.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16631/plo_no_015-2024_-_mensagem_de_lei_25-2024_-_abertura_de_credito_adicional_r_155.00000_-_smcer.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16632/plo_no_016-2024_-_mensagem_no_028-2024.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16633/plo_no_017-2024_-_mensagem_de_lei_30-2024_-_conselho_municipal_de_seguranca_publica_1.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16634/plo_no_018-2024_-_mensagem_de_lei_31-2024_-_escola_de_formacao_-_guarda_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16665/plo_no_019-2024.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16686/plo_no_020-2024_-mensagem_de_lei_32-2024.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16687/plo_no_021-2024_-_mensagem_33-2024.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16688/plo_no_022-2024_-_mensagem_de_lei_35-2024_-_processo_581867-2024.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16708/plo_no_023-2024_-_mensagem_de_lei_38-2024_-_processo_582743-2024-1.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16755/plo_no_024-2024_-_mensagem_de_lei_37-2024_-_processo_582313-2024-1.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16756/plo_no_024-2024_-_mensagem_de_lei_37-2024_-_processo_582313-2024-1.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16757/plo_no_026-2024.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16758/plo_no_027-2024.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16772/plo_no_028-2024_-_mensagem_de_lei_41-2024_-_processo_584127-2024-sms.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16773/plo_no_029-2024_-_mensagem_de_lei_42-2024_-_processso_584132-2024-pgm.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16774/plo_no_030-2024_-_mensagem_de_lei_44-2024_-_processo_584524-2024-sme-escola_sao_silvestre.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16775/plo_no_031-2024_-_mensagem_de_lei_45-2024_-_processo_584525-2024-_sma.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16802/plo_no_032-2024_-_smecr_aldir_blanc.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16803/plo_no_033-2024_-_mensagem_de_lei_43-2024_-_processo_584456-2024_-_smecr.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16844/plo_no_034-2024_-_mensagem_de_lei_47-2024_-_processo_586238-2024_-_corrigido.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16845/plo_no_035-2024_-_mensagem_48_especial_586664_smas_-_corrigido-2.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16846/plo_no_036-2024-_mensagem_de_lei_49-2024_-_processo_587359-2024.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16863/plo_no_037-2024_semana_das_artes_marciais.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16864/plo_no_038-2024_semana_dos_esportes_alternativos.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16881/plo_no_039-2024_mensagem_50-2024_-_processo_588720-2024_-_terminar_rodoviario_1.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16882/plo_no_040-2024_-_mensagem_de_lei_24-2024_-_altera_lei_2404-2021.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16894/plo_no_041-2024_-_mensagem_52-2024_-_590487-2024.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16906/plo_no_042-2024_-_mensagem_51-2024_-_loa_2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16908/plo_no_043-2024_mensagem_53-2024.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16907/plo_no_044-2024_mensagem_54-2024.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16937/plo_no_045-2024-_mensagem_de_lei_55-2024_-_pa_591980_-_2024.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16938/plo_no_046-2024_-_mensagem_de_lei_56-2024_-_pa_591982-2024.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16948/plo_no_047-2024_ver._felipe_pedroso.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16962/plo_no_48-2024-pa_593996-2024.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16963/plo_no_049-2024_mensagem_de_lei_58-2024_-_pa_593924-2024.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16964/plo_no_050-2024_mensagem_de_lei_59-2024_-_pa_593964-2024.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16978/plo_no_051-2024.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16979/plo_no_052-2024.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16980/plo_no_053-2024.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16998/projeto_de_lei_ordinaria_no_054-2024.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17087/plo_055-2024.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17088/plo_056-2024.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17089/plo_no_057_-_2024.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17099/plo_058-2024.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15962/pre_no_001-2024.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16961/pre_no_002-2024_valores_das_diarias.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16984/pre_no_003-2024.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15973/req.001.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15976/req.002.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15979/req.003.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15984/req.004.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15999/req.005.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16004/req.006.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16006/req.007.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16007/req.008.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15989/req.009.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/15988/req.010.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16008/req.011.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16009/req.012.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16033/req.013.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16036/req.014.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16037/req.015.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16038/req_016-24.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16040/req_17-24.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16044/req_018-24.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16046/req.19.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16047/req.20.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16053/req.22.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16087/req.23.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16091/req.24.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16092/req.25.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16094/req.26.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16127/req_027-24.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16128/req_028-24.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16167/req_029-24.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16170/req_030-24.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16172/req_031-24.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16176/req_032-24.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16220/req_033-24.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16301/req_034-24.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16305/req_035-24.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16313/req_036-24.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16374/req_037-24.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16375/req_038-24.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16376/req_039-24.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16380/req_040-24.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16378/req_041-24.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16420/requerimento_no_042-2024.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16456/req_043-24.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16484/requerimento_044-2024.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16487/requerimento_045-2024.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16490/req_046.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16513/requerimento_047-2024.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16529/requer._048-2024.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16610/requerimento_049-2024.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16615/requerimento._050-2024.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16661/req_051-2024.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16666/requerimento_052-2024.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16667/requerimento_053-2024.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16710/requerimento_054-2024.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16731/req._055-2024.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16732/req._056-2024.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16737/req._057-2024.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16741/req._058-2024.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16790/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16808/requ.060-2024.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16815/requ._061-2024.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16816/requ._062-2024.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16823/requerimento_063-2024.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16826/requerimento_064-2024.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16835/requerimento_65-2024.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16867/req._066-2024.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16873/req._067-2024.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16939/req_068-24.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16940/req_069-24.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16958/req._070-2024.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16959/req_071-2024.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/16960/req._072-2024.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17000/requerimento_073-2024.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17001/requerimento_074-2024.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17015/requerimento_075-2024.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17016/requerimento_076-2024.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17022/requerimento_077-2024.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17100/requerimento_078-2024.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17002/oficio_no_071-2002_gp-pgm_veto_plo_037-24.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.telemacoborba.pr.leg.br/media/sapl/public/materialegislativa/2024/17003/oficio_no_072-2002_gp-pgm_veto_plo_038-24.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1070"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="54" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="62.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="194.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>