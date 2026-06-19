--- v0 (2026-04-13)
+++ v1 (2026-06-19)
@@ -10,303 +10,297 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="105">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="201" uniqueCount="103">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Veto nº 1 de 2026</t>
   </si>
   <si>
     <t>Rita Mara de Paula Araújo - Prefeita</t>
   </si>
   <si>
     <t>Veto Nº 001/2026, de iniciativa do Poder Executivo (Ofício Nº 018/2026-GP-PGM), Veto Integral ao Projeto de Lei Ordinária Nº 066/2025, de iniciativa do Vereador Klecius dos Santos Silva, que "Autoriza o Poder Executivo do Município de Telêmaco Borba, Paraná, a fornecer aparelho sensor de monitoramento contínuo de glicose, para pacientes portadores do diabete tipo 1 e 2 e dá outras providências."</t>
   </si>
   <si>
     <t>Matéria Enviada p/Ordem do Dia-Discussão e Votação Única</t>
   </si>
   <si>
-    <t>Requerimento nº 55 de 2026</t>
-[...7 lines deleted...]
-  <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar nº 9 de 2026</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar Nº 009/2026, de iniciativa do Poder Executivo, Mensagem Nº 016 de 27 de março de 2026, que “Retifica a redação do §2º do art. 2º da Lei Complementar Nº 099 de 03 de dezembro de 2021 e dá outras providências.”</t>
   </si>
   <si>
     <t>Encaminhado para leitura no plenário</t>
   </si>
   <si>
     <t>Parecer nº 50 de 2026</t>
   </si>
   <si>
     <t>CEOFF - Comissão de Economia, Orçamento, Finanças e Fiscalização</t>
   </si>
   <si>
     <t>Da Comissão de Economia, Orçamento, Finanças e Fiscalização, parecer ao Projeto de Lei Ordinária Nº 008/2026, de iniciativa do Poder Executivo, Mensagem Nº 012 de 03 de março de 2026, que “Autoriza a abertura de crédito adicional especial na importância de R$ 10.000,00 (dez mil reais).”</t>
   </si>
   <si>
     <t>Parecer nº 51 de 2026</t>
   </si>
   <si>
     <t>Da Comissão de Economia, Orçamento, Finanças e Fiscalização, parecer ao Projeto de Lei Ordinária Nº 009/2026, de iniciativa do Poder Executivo, Mensagem Nº 015 de 13 de março de 2026, que “Autoriza a abertura de crédito adicional especial na importância de R$ 15.000,00 (quinze mil reais).”</t>
   </si>
   <si>
     <t>Indicação nº 342 de 2026</t>
   </si>
   <si>
     <t>Japão</t>
   </si>
   <si>
-    <t>"Indica à Senhora Prefeita que seja realizado o recapeamento asfáltico, bem como a limpeza, roçada e a construção de meio-fio em toda a extensão das Ruas Recife e Marilandia, localizadas ao lado do campo do bairro Macopa."</t>
+    <t>"INDICA À SENHORA PREFEITA QUE SEJA REALIZADO O RECAPEAMENTO ASFÁLTICO, BEM COMO A LIMPEZA, ROÇADA E A CONSTRUÇÃO DE MEIO-FIO EM TODA A EXTENSÃO DAS RUAS RECIFE E MARILANDIA, LOCALIZADAS AO LADO DO CAMPO DO BAIRRO MACOPA."</t>
   </si>
   <si>
     <t>Não informada</t>
   </si>
   <si>
     <t>Indicação nº 343 de 2026</t>
   </si>
   <si>
-    <t>"Indica à Senhora Prefeita que sejam realizados os devidos reparos no tobogã, que se encontra quebrado, bem como na trave de segurança da balança no parquinho do Bairro Marinha."</t>
+    <t>"INDICA À SENHORA PREFEITA QUE SEJAM REALIZADOS OS DEVIDOS REPAROS NO TOBOGÃ, QUE SE ENCONTRA QUEBRADO, BEM COMO NA TRAVE DE SEGURANÇA DA BALANÇA NO PARQUINHO DO BAIRRO MARINHA."</t>
   </si>
   <si>
     <t>Indicação nº 344 de 2026</t>
   </si>
   <si>
-    <t>"Indica à Senhora Prefeita, a pedido dos moradores, que seja feita a reposição de areia da quadra de vôlei e a troca dos refletores queimados da área de lazer localizada na Rua Rio São Francisco, esquina com a Rua Rio Tocantins, no bairro São João."</t>
+    <t>"INDICA À SENHORA PREFEITA, QUE SEJA FEITA A REPOSIÇÃO DE AREIA DA QUADRA DE VÔLEI E A TROCA DOS REFLETORES QUEIMADOS DA ÁREA DE LAZER LOCALIZADA NA RUA RIO SÃO FRANCISCO, ESQUINA COM A RUA RIO TOCANTINS, NO BAIRRO SÃO JOÃO."</t>
   </si>
   <si>
     <t>Indicação nº 345 de 2026</t>
   </si>
   <si>
-    <t>"Indica à Senhora Prefeita ,que seja disponibilizada a guarda patrimonial em todos os complexos de lazer do município."</t>
+    <t>"INDICA À SENHORA PREFEITA ,QUE SEJA DISPONIBILIZADA A GUARDA PATRIMONIAL EM TODOS OS COMPLEXOS DE LAZER DO MUNICÍPIO."</t>
   </si>
   <si>
     <t>Indicação nº 346 de 2026</t>
   </si>
   <si>
-    <t>"Indica à Senhora Prefeita ,que seja realizada a limpeza e a colocação de tampa no bueiro localizado na Rua Santa Luzia, esquina com a Rua Vitória Régia, bairro área 3."</t>
+    <t>"INDICA À SENHORA PREFEITA ,QUE SEJA REALIZADA A LIMPEZA E A COLOCAÇÃO DE TAMPA NO BUEIRO LOCALIZADO NA RUA SANTA LUZIA, ESQUINA COM A RUA VITÓRIA RÉGIA, BAIRRO PARQUE LIMEIRA ÁREA 3."</t>
   </si>
   <si>
     <t>Indicação nº 347 de 2026</t>
   </si>
   <si>
-    <t>"Indica à Senhora Prefeita que seja realizada a limpeza, roçada e o serviço de patrolamento em toda a extensão da Rua Santana, bairro Ana Mary."</t>
+    <t>"INDICA À SENHORA PREFEITA QUE SEJA REALIZADA A LIMPEZA, ROÇADA E O SERVIÇO DE PATROLAMENTO EM TODA A EXTENSÃO DA RUA SANTANA, NO BAIRRO ANA MARY."</t>
   </si>
   <si>
     <t>Indicação nº 348 de 2026</t>
   </si>
   <si>
+    <t>Marquinho,Thiago Braçudinho,Toto</t>
+  </si>
+  <si>
+    <t>"INDICAM À SENHORA PREFEITA A REALIZAÇÃO DE UM ESTUDO PARA CREDENCIAMENTO DE MEI (MICROEMPRENDEDOR INDIVIDUAL), PARA PRESTADORES DE SERVIÇOS DE CORTE DE GRAMA, CAPINA, PODA DE ÁRVORES DE PEQUENO PORTE, ARBUSTOS E CERCAS VIVAS, NOS ESTABELECIMENTOS DA REDE MUNICIPAL DE ENSINO, UNIDADES BASICAS DE SAÚDE E PRAÇAS".</t>
+  </si>
+  <si>
+    <t>Indicação nº 349 de 2026</t>
+  </si>
+  <si>
     <t>Marquinho</t>
   </si>
   <si>
-    <t>"INDICA À SENHORA PREFEITA A REALIZAÇÃO DE UM ESTUDO PARA CREDENCIAMENTO DE MEI (MICROEMPRENDEDOR INDIVIDUAL), PARA PRESTADORES DE SERVIÇOS DE CORTE DE GRAMA, CAPINA, PODA DE ÁRVORES DE PEQUENO PORTE, ARBUSTOS E CERCAS VIVAS, NOS ESTABELECIMENTOS DA REDE MUNICIPAL DE ENSINO, UNIDADES BASICAS DE SAÚDE E PRAÇAS".</t>
-[...5 lines deleted...]
-    <t>"INDICA À SENHORA PREFEITA QUE DETERMINE AO SETOR COMPETENTE QUE REALIZE ESTUDOS PARA POSTERIOR COLOCAÇÃO DE REDUTOR DE VELOCIDADE NO ENTROCNAMENTO DAS RUAS VICENTE MACHADO E JOSÉ SHERLOCK CARNEIRO MARTINS."</t>
+    <t>"INDICA À SENHORA PREFEITA QUE DETERMINE AO SETOR COMPETENTE QUE REALIZE ESTUDOS PARA POSTERIOR COLOCAÇÃO DE REDUTOR DE VELOCIDADE NO ENTRONCAMENTO DAS RUAS VICENTE MACHADO E JOSÉ SHERLOCK CARNEIRO MARTINS."</t>
   </si>
   <si>
     <t>Indicação nº 350 de 2026</t>
   </si>
   <si>
     <t>Diguinaldo</t>
   </si>
   <si>
     <t>"INDICA A SENHORA PREFEITA E AOS ORGÃOS COMPETENTES A COLOCAÇÃO DE UMA RAMPA DE ACESSO NA RUA GOVERVADOR BENTO MUNHOZ DA ROCHA AO LADO DO NÚMERO 159 EM UM BECO NO BAIRRO MACOPA QUE MORAM 8 FAMÍLIAS E NECESSITAM DESSA RAMPA".</t>
   </si>
   <si>
     <t>Indicação nº 351 de 2026</t>
   </si>
   <si>
     <t>''INDICA A SENHORA PREFEITA E AOS ORGÃOS COMPETENTES A COLOCAÇÃO DE UMA TAMPA DE BUEIRO NA RUA SÃO JERÔNIMO NO BAIRRO PARQUE LIMEIRA ÁREA 3''.</t>
   </si>
   <si>
     <t>Indicação nº 352 de 2026</t>
   </si>
   <si>
     <t>''INDICA A SENHORA PREFEITA E AOS ORGÃOS COMPETENTES A CRIAÇÃO DE UM CAPS AD (CENTRO DE ATENÇÃO PSICOSSOCIAL-ÁLCOOL E DROGAS) EM NOSSO MUNICÍPIO''.</t>
   </si>
   <si>
     <t>Indicação nº 353 de 2026</t>
   </si>
   <si>
     <t>''INDICA A SENHORA PREFEITA E AOS ORGÃOS COMPETENTES A COLOCAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA PARANÁ ESQUINA COM A RUA QUATIGUÁ NO CENTRO COM URGÊNCIA''.</t>
   </si>
   <si>
     <t>Indicação nº 354 de 2026</t>
   </si>
   <si>
     <t>Toto,Thiago Braçudinho</t>
   </si>
   <si>
-    <t>O Vereador que subscreve, no uso de suas prerrogativas regimentais, “INDICA A SENHORA PREFEITA PARA QUE SEJA FEITO O  ''INDICA A SENHORA PREFEITA PARA QUE SEJA FEITO O DESENTUPIMENTO  DO BUEIRO NA RUA ALAMEDA OSVALDO CRUZ, N 12 BAIRRO SÃO ROQUE.''</t>
+    <t>“INDICAM A SENHORA PREFEITA PARA QUE SEJA FEITO O   DESENTUPIMENTO  DO BUEIRO NA ALAMEDA OSVALDO CRUZ, Nº 12, NO BAIRRO SÃO ROQUE.''</t>
   </si>
   <si>
     <t>Indicação nº 355 de 2026</t>
   </si>
   <si>
-    <t>“INDICA A SENHORA PREFEITA PARA QUE SEJA FEITO O  REPARO NAS TRAVES DA QUADRA DO JARDIM ALEGRE.''</t>
+    <t>“INDICAM A SENHORA PREFEITA PARA QUE SEJA FEITO O  REPARO NAS TRAVES DA QUADRA DO JARDIM ALEGRE.''</t>
   </si>
   <si>
     <t>Indicação nº 356 de 2026</t>
   </si>
   <si>
-    <t>“INDICA A SENHORA PREFEITA PARA QUE SEJA REALIZADA A MANUTENÇÃO DA QUADRA DO BAIRO SÃO FRANCISCO”.</t>
+    <t>“INDICAM A SENHORA PREFEITA PARA QUE SEJA REALIZADA A MANUTENÇÃO DA QUADRA DO BAIRO SÃO FRANCISCO”.</t>
   </si>
   <si>
     <t>Indicação nº 357 de 2026</t>
   </si>
   <si>
     <t>Toto,Marquinho,Thiago Braçudinho</t>
   </si>
   <si>
-    <t>"Indica à Senhora Prefeita, a pedido dos moradores, que seja realizada a limpeza e a roçada em todo o bairro Jardim Argentina."</t>
+    <t>"INDICAM À SENHORA PREFEITA, A PEDIDO DOS MORADORES, QUE SEJA REALIZADA A LIMPEZA E A ROÇADA EM TODO O BAIRRO JARDIM ARGENTINA."</t>
   </si>
   <si>
     <t>Indicação nº 358 de 2026</t>
   </si>
   <si>
     <t>Ezequiel Betim</t>
   </si>
   <si>
-    <t>“INDICA A SENHORA PREFEITA PARA QUE JUNTO AOS ÓRGÃOS COMPETENTES SOLICITE, LIMPEZA GERAL E COLOCAÇÃO DE DUAS LIXEIRAS NA PRAÇA ÁREA 7 EM FRENTE COLÉGIO GONÇALVEZ LEDO”.</t>
+    <t>“INDICA A SENHORA PREFEITA PARA QUE JUNTO AOS ÓRGÃOS COMPETENTES SOLICITE, LIMPEZA GERAL E COLOCAÇÃO DE DUAS LIXEIRAS NA PRAÇA DO PARQUE LIMEIRA ÁREA 7 EM FRENTE AO COLÉGIO GONÇALVEZ LEDO”.</t>
   </si>
   <si>
     <t>Indicação nº 359 de 2026</t>
   </si>
   <si>
-    <t>“INDICA A SENHORA PREFEITA PARA QUE JUNTO AOS ÓRGÃOS COMPETENTES SOLICITE, ESTUDOS PARA COLOCAÇÃO DE UMA LOMBADA OU SIMILAR NA RUA SEIXAS ESQUINA RUA MAR ESPANHA VILA ROSA”.</t>
+    <t>“INDICA A SENHORA PREFEITA PARA QUE JUNTO AOS ÓRGÃOS COMPETENTES SOLICITE, ESTUDOS PARA COLOCAÇÃO DE UMA LOMBADA OU SIMILAR NA RUA SEIXAS ESQUINA RUA MAR ESPANHA NA VILA ROSA”.</t>
   </si>
   <si>
     <t>Indicação nº 360 de 2026</t>
   </si>
   <si>
     <t>Felipe Pedroso</t>
   </si>
   <si>
-    <t>"Indica a Excelentíssima Senhora Prefeita, que seja encaminhado ao setor competente,  Solicitação de pintura de sinalização horizontal em via pública no trevo de acesso ao Lobascz Atacarejo e Bairro Bandeirantes."</t>
+    <t>"INDICA A EXCELENTÍSSIMA SENHORA PREFEITA, QUE SEJA ENCAMINHADO AO SETOR COMPETENTE A SOLICITAÇÃO DE PINTURA DE SINALIZAÇÃO HORIZONTAL EM VIA PÚBLICA NO TREVO DE ACESSO AO LOBASCZ ATACAREJO E BAIRRO JARDIM BANDEIRANTES."</t>
   </si>
   <si>
     <t>Indicação nº 361 de 2026</t>
   </si>
   <si>
     <t>Miltinho</t>
   </si>
   <si>
     <t>"INDICA À SENHORA PREFEITA QUE, POR MEIO DO SETOR COMPETENTE, ESTUDE A VIABILIDADE DE CRIAÇÃO DO PROJETO “MALA LITERÁRIA”, COM O OBJETIVO DE LEVAR LIVROS DO ACERVO DA BIBLIOTECA MUNICIPAL ATÉ AS ESCOLAS DA REDE MUNICIPAL DE ENSINO VISANDO IMPLEMENTAR UM SISTEMA ITINERANTE DE CIRCULAÇÃO DE LIVROS POSSIBILITANDO AOS ALUNOS O ACESSO FACILITADO À LEITURA DENTRO DO AMBIENTE ESCOLAR."</t>
   </si>
   <si>
     <t>Indicação nº 362 de 2026</t>
   </si>
   <si>
-    <t>INDICO À SENHORA PREFEITA QUE, POR MEIO DO SETOR COMPETENTE, DETERMINE A MELHORIA NA SINALIZAÇÃO DA RUA VEREADOR JOSÉ OSÓRIO DE CAMARGO, NO TRECHO DE DESCIDA QUE DÁ ACESSO À RUA IBRAIM CAMPOS SANTOS.</t>
+    <t>"INDICO À SENHORA PREFEITA QUE, POR MEIO DO SETOR COMPETENTE, DETERMINE A MELHORIA NA SINALIZAÇÃO DA RUA VEREADOR JOSÉ OSÓRIO DE CAMARGO, NO TRECHO DE DESCIDA QUE DÁ ACESSO À RUA IBRAIM CAMPOS SANTOS."</t>
   </si>
   <si>
     <t>Indicação nº 363 de 2026</t>
   </si>
   <si>
-    <t>INDICO À SENHORA PREFEITA QUE DETERMINE, POR MEIO DO SETOR COMPETENTE, A REALIZAÇÃO DE REPAROS NA PAVIMENTAÇÃO DA TRAVESSA VERA CRUZ, NO CENTRO, EM FRENTE AO NÚMERO 34, ONDE A VIA SE ENCONTRA DANIFICADA.</t>
+    <t>"INDICO À SENHORA PREFEITA QUE DETERMINE, POR MEIO DO SETOR COMPETENTE, A REALIZAÇÃO DE REPAROS NA PAVIMENTAÇÃO DA TRAVESSA VERA CRUZ, NO CENTRO, EM FRENTE AO NÚMERO 34, ONDE A VIA SE ENCONTRA DANIFICADA."</t>
   </si>
   <si>
     <t>Indicação nº 364 de 2026</t>
   </si>
   <si>
-    <t>INDICA À SENHORA PREFEITA, QUE POR MEIO DO SETOR COMPETENTE, REALIZE EDIÇÕES DA FEIRA DA LUA CULTURAL, OPORTUNIZANDO QUE, NOS DIAS DE REALIZAÇÃO DA FEIRA DA LUA, MÚSICOS, CANTORES, GRUPOS MUSICAIS E INSTRUMENTISTAS POSSAM SE INSCREVER PREVIAMENTE PARA SE APRESENTAR DURANTE O EVENTO.</t>
+    <t>"INDICA À SENHORA PREFEITA, QUE POR MEIO DO SETOR COMPETENTE, REALIZE EDIÇÕES DA FEIRA DA LUA CULTURAL, OPORTUNIZANDO QUE, NOS DIAS DE REALIZAÇÃO DA FEIRA DA LUA, MÚSICOS, CANTORES, GRUPOS MUSICAIS E INSTRUMENTISTAS POSSAM SE INSCREVER PREVIAMENTE PARA SE APRESENTAR DURANTE O EVENTO."</t>
   </si>
   <si>
     <t>Indicação nº 365 de 2026</t>
   </si>
   <si>
     <t>Paulo</t>
   </si>
   <si>
     <t>''INDICA A SENHORA PREFEITA PARA QUE DETERMINE AÕS SETORES COMPETENTES QUE SEJA FEITO O REPARO NA CALÇADA_x000D_
-DE PEDESTRES NA RUA PLATA AO LADO DO CEMEI HELENA KOLODY BAIRRO ÁREA DOIS''</t>
+DE PEDESTRES NA RUA PLATA AO LADO DO CEMEI HELENA KOLODY BAIRRO PARQUE LIMEIRA ÁREA DOIS''</t>
   </si>
   <si>
     <t>Indicação nº 366 de 2026</t>
   </si>
   <si>
     <t>Rô Enfermeira</t>
   </si>
   <si>
-    <t>''ÍNDICO A SENHORA PREFEITA,  QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE PELO MENOS 02 (DUAS) LIXEIRAS ADICIONAIS NO COMPLEXO DE LAZER CASTORINO RODRIGUES DA SILVA, LOCALIZADO NA ÁREA 07.''</t>
+    <t>''ÍNDICO A SENHORA PREFEITA,  QUE DETERMINE AO SETOR COMPETENTE A INSTALAÇÃO DE PELO MENOS 02 (DUAS) LIXEIRAS ADICIONAIS NO COMPLEXO DE LAZER CASTORINO RODRIGUES DA SILVA, LOCALIZADO NO BAIRRO PARQUE ÁREA 07.''</t>
   </si>
   <si>
     <t>Indicação nº 367 de 2026</t>
   </si>
   <si>
     <t>''ÍNDICO SENHORA PREFEITA, QUE SEJA INSTITUTO NO CALENDÁRIO OFICIAL DO MUNICÍPIO O DIA MUNICIPAL DE LUTO E MEMÓRIA AS MULHERES VÍTIMAS DE FEMINICÍDIO, A SER CELEBRADO ANUALMENTE NO DIA 17 DE OUTUBRO, EM CONSONÂNCIA COM A LEI FEDERAL Nº 15.334, DE 8 DE JANEIRO DE 2026.''</t>
   </si>
   <si>
     <t>Indicação nº 368 de 2026</t>
   </si>
   <si>
     <t>Thiago Braçudinho,Toto</t>
   </si>
   <si>
     <t>“INDICAM À SENHORA PREFEITA QUE, POR MEIO DO SETOR COMPETENTE, SEJA REALIZADO ESTUDO TÉCNICO VISANDO À IMPLANTAÇÃO DE UMA HORTA COMUNITÁRIA NO BAIRRO SÃO JOÃO, MEDIANTE A UTILIZAÇÃO E O APROVEITAMENTO DE TERRENOS PÚBLICOS OCIOSOS.”</t>
   </si>
   <si>
     <t>Indicação nº 369 de 2026</t>
   </si>
   <si>
     <t>“INDICAM À SENHORA PREFEITA, ATRAVÉS DO SETOR COMPETENTE, PARA QUE SEJA REALIZADO SERVIÇOS DE TAPA-BURACOS EM TODA EXTENSÃO DA AVENIDA DAS FLORES, BAIRRO JARDIM ALEGRE.”</t>
   </si>
   <si>
     <t>Requerimento nº 56 de 2026</t>
   </si>
@@ -661,51 +655,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F42"/>
+  <dimension ref="A1:F40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="61.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="53.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -717,846 +711,806 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>19574</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>19624</v>
+        <v>19653</v>
       </c>
       <c r="B3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="C3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D3" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>19653</v>
+        <v>19625</v>
       </c>
       <c r="B4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>19625</v>
+        <v>19652</v>
       </c>
       <c r="B5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
         <v>19</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>19652</v>
+        <v>19628</v>
       </c>
       <c r="B6" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>22</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>19628</v>
+        <v>19629</v>
       </c>
       <c r="B7" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>19629</v>
+        <v>19630</v>
       </c>
       <c r="B8" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C8" t="s">
+        <v>26</v>
+      </c>
+      <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>27</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>19630</v>
+        <v>19631</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C9" t="s">
+        <v>28</v>
+      </c>
+      <c r="D9" t="s">
+        <v>21</v>
+      </c>
+      <c r="E9" t="s">
         <v>29</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>19631</v>
+        <v>19632</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C10" t="s">
+        <v>30</v>
+      </c>
+      <c r="D10" t="s">
+        <v>21</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>19632</v>
+        <v>19633</v>
       </c>
       <c r="B11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>21</v>
+      </c>
+      <c r="E11" t="s">
         <v>33</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>19633</v>
+        <v>19634</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C12" t="s">
+        <v>34</v>
+      </c>
+      <c r="D12" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>36</v>
       </c>
       <c r="F12" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>19634</v>
+        <v>19635</v>
       </c>
       <c r="B13" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13" t="s">
         <v>38</v>
       </c>
       <c r="E13" t="s">
         <v>39</v>
       </c>
       <c r="F13" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
-        <v>19635</v>
+        <v>19636</v>
       </c>
       <c r="B14" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
-        <v>19636</v>
+        <v>19638</v>
       </c>
       <c r="B15" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
-        <v>19638</v>
+        <v>19639</v>
       </c>
       <c r="B16" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>45</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
-        <v>19639</v>
+        <v>19640</v>
       </c>
       <c r="B17" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C17" t="s">
         <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
         <v>48</v>
       </c>
       <c r="F17" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
-        <v>19640</v>
+        <v>19641</v>
       </c>
       <c r="B18" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C18" t="s">
         <v>49</v>
       </c>
       <c r="D18" t="s">
-        <v>43</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F18" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
-        <v>19641</v>
+        <v>19643</v>
       </c>
       <c r="B19" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E19" t="s">
         <v>53</v>
       </c>
       <c r="F19" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
-        <v>19643</v>
+        <v>19644</v>
       </c>
       <c r="B20" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
-        <v>19644</v>
+        <v>19646</v>
       </c>
       <c r="B21" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F21" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
-        <v>19646</v>
+        <v>19647</v>
       </c>
       <c r="B22" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C22" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E22" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F22" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
-        <v>19647</v>
+        <v>19648</v>
       </c>
       <c r="B23" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C23" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D23" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="E23" t="s">
         <v>63</v>
       </c>
       <c r="F23" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
-        <v>19648</v>
+        <v>19654</v>
       </c>
       <c r="B24" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C24" t="s">
         <v>64</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="E24" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F24" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
-        <v>19654</v>
+        <v>19655</v>
       </c>
       <c r="B25" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E25" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F25" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
-        <v>19655</v>
+        <v>19656</v>
       </c>
       <c r="B26" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C26" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D26" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E26" t="s">
         <v>71</v>
       </c>
       <c r="F26" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
-        <v>19656</v>
+        <v>19657</v>
       </c>
       <c r="B27" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C27" t="s">
         <v>72</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E27" t="s">
         <v>73</v>
       </c>
       <c r="F27" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
-        <v>19657</v>
+        <v>19658</v>
       </c>
       <c r="B28" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C28" t="s">
         <v>74</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="E28" t="s">
         <v>75</v>
       </c>
       <c r="F28" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
-        <v>19658</v>
+        <v>19659</v>
       </c>
       <c r="B29" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C29" t="s">
         <v>76</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F29" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
-        <v>19659</v>
+        <v>19660</v>
       </c>
       <c r="B30" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C30" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E30" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F30" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
-        <v>19660</v>
+        <v>19661</v>
       </c>
       <c r="B31" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D31" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E31" t="s">
         <v>83</v>
       </c>
       <c r="F31" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
-        <v>19661</v>
+        <v>19662</v>
       </c>
       <c r="B32" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C32" t="s">
         <v>84</v>
       </c>
       <c r="D32" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F32" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
-        <v>19662</v>
+        <v>19663</v>
       </c>
       <c r="B33" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C33" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="E33" t="s">
         <v>88</v>
       </c>
       <c r="F33" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
-        <v>19663</v>
+        <v>19627</v>
       </c>
       <c r="B34" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="C34" t="s">
         <v>89</v>
       </c>
       <c r="D34" t="s">
-        <v>87</v>
+        <v>68</v>
       </c>
       <c r="E34" t="s">
         <v>90</v>
       </c>
       <c r="F34" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
-        <v>19624</v>
+        <v>19637</v>
       </c>
       <c r="B35" t="s">
+        <v>11</v>
+      </c>
+      <c r="C35" t="s">
+        <v>91</v>
+      </c>
+      <c r="D35" t="s">
+        <v>68</v>
+      </c>
+      <c r="E35" t="s">
+        <v>92</v>
+      </c>
+      <c r="F35" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
-        <v>19627</v>
+        <v>19642</v>
       </c>
       <c r="B36" t="s">
+        <v>11</v>
+      </c>
+      <c r="C36" t="s">
+        <v>93</v>
+      </c>
+      <c r="D36" t="s">
+        <v>21</v>
+      </c>
+      <c r="E36" t="s">
+        <v>94</v>
+      </c>
+      <c r="F36" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
-        <v>19637</v>
+        <v>19645</v>
       </c>
       <c r="B37" t="s">
+        <v>11</v>
+      </c>
+      <c r="C37" t="s">
+        <v>95</v>
+      </c>
+      <c r="D37" t="s">
+        <v>21</v>
+      </c>
+      <c r="E37" t="s">
+        <v>96</v>
+      </c>
+      <c r="F37" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
-        <v>19642</v>
+        <v>19649</v>
       </c>
       <c r="B38" t="s">
+        <v>11</v>
+      </c>
+      <c r="C38" t="s">
+        <v>97</v>
+      </c>
+      <c r="D38" t="s">
+        <v>85</v>
+      </c>
+      <c r="E38" t="s">
+        <v>98</v>
+      </c>
+      <c r="F38" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
-        <v>19645</v>
+        <v>19650</v>
       </c>
       <c r="B39" t="s">
+        <v>11</v>
+      </c>
+      <c r="C39" t="s">
+        <v>99</v>
+      </c>
+      <c r="D39" t="s">
+        <v>85</v>
+      </c>
+      <c r="E39" t="s">
+        <v>100</v>
+      </c>
+      <c r="F39" t="s">
         <v>14</v>
-      </c>
-[...10 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
-        <v>19649</v>
+        <v>19651</v>
       </c>
       <c r="B40" t="s">
+        <v>11</v>
+      </c>
+      <c r="C40" t="s">
+        <v>101</v>
+      </c>
+      <c r="D40" t="s">
+        <v>50</v>
+      </c>
+      <c r="E40" t="s">
+        <v>102</v>
+      </c>
+      <c r="F40" t="s">
         <v>14</v>
-      </c>
-[...50 lines deleted...]
-        <v>17</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>